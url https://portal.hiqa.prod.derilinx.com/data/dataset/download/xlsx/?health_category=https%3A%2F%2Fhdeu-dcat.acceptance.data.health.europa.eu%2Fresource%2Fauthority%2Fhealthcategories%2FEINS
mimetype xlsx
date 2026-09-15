--- v0 (2026-07-30)
+++ v1 (2026-09-15)
@@ -533,101 +533,101 @@
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>Geographical Coverage</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>Temporal Start Date</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>Temporal End Date</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>Metadata URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Copy of Dataset 5</t>
+          <t>Dataset 4</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>abc</t>
+          <t>Dataset created for testing purposes</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
-          <t>2026-07-30T11:48:27.750372</t>
+          <t>2026-09-07T14:24:30.937569</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>2026-07-30T11:48:27.750381</t>
+          <t>2026-09-07T14:24:30.937583</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>http://publications.europa.eu/resource/authority/access-right/PUBLIC</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>Ehrs, Dioh, Hrad, Hpml, Pgeh, Rmmd, Eins</t>
+          <t>Eins</t>
         </is>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr">
         <is>
-          <t>Creative Commons Attribution</t>
+          <t>License not specified</t>
         </is>
       </c>
       <c r="K2" t="inlineStr"/>
       <c r="L2" t="inlineStr"/>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.hiqa.ie</t>
+          <t>https://www.csvdownloadtest.ie</t>
         </is>
       </c>
       <c r="N2" t="inlineStr"/>
       <c r="O2" t="inlineStr"/>
       <c r="P2" t="inlineStr"/>
       <c r="Q2" t="inlineStr"/>
       <c r="R2" t="inlineStr"/>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr"/>
       <c r="U2" t="inlineStr"/>
       <c r="V2" t="inlineStr">
         <is>
-          <t>https://portal.hiqa.prod.derilinx.com/data/dataset/copy-of-dataset-5/</t>
+          <t>https://portal.hiqa.prod.derilinx.com/data/dataset/dataset-4/</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>