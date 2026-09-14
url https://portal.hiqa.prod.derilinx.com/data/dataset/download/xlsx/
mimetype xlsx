--- v0 (2026-07-30)
+++ v1 (2026-09-14)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V16"/>
+  <dimension ref="A1:V8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Title</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Organisation (Publisher)</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -533,1169 +533,513 @@
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>Geographical Coverage</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>Temporal Start Date</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>Temporal End Date</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>Metadata URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Copy of Dataset 5</t>
+          <t>Dataset 13</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>abc</t>
+          <t>Dataset 13 created for testing National Health Dataset Catalogue</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
-          <t>2026-07-30T11:48:27.750372</t>
+          <t>2026-09-14T14:36:02.756654</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>2026-07-30T11:48:27.750381</t>
+          <t>2026-09-14T14:36:02.756666</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>http://publications.europa.eu/resource/authority/access-right/PUBLIC</t>
+          <t>http://publications.europa.eu/resource/authority/access-right/RESTRICTED</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>Ehrs, Dioh, Hrad, Hpml, Pgeh, Rmmd, Eins</t>
-[...3 lines deleted...]
-      <c r="I2" t="inlineStr"/>
+          <t>Rpdg, Hpml</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>http://publications.europa.eu/resource/authority/file-type/JSON</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>dataset</t>
+        </is>
+      </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>Creative Commons Attribution</t>
+          <t>Other (Public Domain)</t>
         </is>
       </c>
       <c r="K2" t="inlineStr"/>
-      <c r="L2" t="inlineStr"/>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.hiqa.ie</t>
+          <t>https://portal.hiqa.prod.derilinx.com/</t>
         </is>
       </c>
       <c r="N2" t="inlineStr"/>
       <c r="O2" t="inlineStr"/>
       <c r="P2" t="inlineStr"/>
       <c r="Q2" t="inlineStr"/>
       <c r="R2" t="inlineStr"/>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr"/>
       <c r="U2" t="inlineStr"/>
       <c r="V2" t="inlineStr">
         <is>
-          <t>https://portal.hiqa.prod.derilinx.com/data/dataset/copy-of-dataset-5/</t>
+          <t>https://portal.hiqa.prod.derilinx.com/data/dataset/dataset-13/</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Dataset 2</t>
+          <t>Dataset 16</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>test dataset</t>
+          <t>Dataset 13 created for testing National Health Dataset Catalogue</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>2026-07-30T10:49:50.476324</t>
+          <t>2026-09-14T13:37:09.388073</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>2026-07-30T10:49:50.476336</t>
+          <t>2026-09-14T13:39:35.606084</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>http://publications.europa.eu/resource/authority/access-right/PUBLIC</t>
+          <t>http://publications.europa.eu/resource/authority/access-right/RESTRICTED</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>Nrpe</t>
-[...3 lines deleted...]
-      <c r="I3" t="inlineStr"/>
+          <t>Rpdg, Hpml</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>http://publications.europa.eu/resource/authority/file-type/JSON</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>health</t>
+        </is>
+      </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>License not specified</t>
+          <t>Other (Public Domain)</t>
         </is>
       </c>
       <c r="K3" t="inlineStr"/>
-      <c r="L3" t="inlineStr"/>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.hiqa.ie/</t>
+          <t>https://portal.hiqa.prod.derilinx.com/</t>
         </is>
       </c>
       <c r="N3" t="inlineStr"/>
       <c r="O3" t="inlineStr"/>
       <c r="P3" t="inlineStr"/>
       <c r="Q3" t="inlineStr"/>
       <c r="R3" t="inlineStr"/>
       <c r="S3" t="inlineStr"/>
       <c r="T3" t="inlineStr"/>
       <c r="U3" t="inlineStr"/>
       <c r="V3" t="inlineStr">
         <is>
-          <t>https://portal.hiqa.prod.derilinx.com/data/dataset/dataset-2/</t>
+          <t>https://portal.hiqa.prod.derilinx.com/data/dataset/dataset-16/</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>new dataset</t>
+          <t>Dataset 8</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>description description description description  description description description description description description description description description description description description description description description description description description description description description description description description</t>
-[...6 lines deleted...]
-      </c>
+          <t>Dataset 8 created for testing National Health Dataset Catalogue</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>2026-06-17T10:56:12.386898</t>
+          <t>2026-09-08T14:51:51.823293</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>2026-07-29T08:37:41.495326</t>
+          <t>2026-09-08T21:05:48.999118</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>http://publications.europa.eu/resource/authority/access-right/PUBLIC</t>
+          <t>http://publications.europa.eu/resource/authority/access-right/RESTRICTED</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>Ehrs, Dioh</t>
+          <t>Rpdg, Hpml</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>http://publications.europa.eu/resource/authority/file-type/CSV</t>
+          <t>http://publications.europa.eu/resource/authority/file-type/JSON</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>test</t>
+          <t>Health</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>GNU Free Documentation License</t>
-[...6 lines deleted...]
-      </c>
+          <t>Other (Public Domain)</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr"/>
       <c r="L4" t="inlineStr">
         <is>
-          <t>English, Irish</t>
+          <t>English</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.niha.in</t>
-[...21 lines deleted...]
-      </c>
+          <t>https://portal.hiqa.prod.derilinx.com/</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr"/>
+      <c r="O4" t="inlineStr"/>
+      <c r="P4" t="inlineStr"/>
+      <c r="Q4" t="inlineStr"/>
       <c r="R4" t="inlineStr">
         <is>
-          <t>Voluptate consequat Commodi autem cum dolore hic sed</t>
-[...16 lines deleted...]
-      </c>
+          <t>Dataset 8 Provenance</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr"/>
+      <c r="T4" t="inlineStr"/>
+      <c r="U4" t="inlineStr"/>
       <c r="V4" t="inlineStr">
         <is>
-          <t>https://portal.hiqa.prod.derilinx.com/data/dataset/new-dataset/</t>
+          <t>https://portal.hiqa.prod.derilinx.com/data/dataset/dataset-8/</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Test IMMAT July</t>
+          <t>Dataset 1</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Test IMMAT July</t>
+          <t>Dataset 1 created for testing National Health Dataset Catalogue</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>2026-07-17T09:28:20.730535</t>
+          <t>2026-09-07T14:15:25.488416</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>2026-07-23T13:49:35.222399</t>
+          <t>2026-09-08T11:54:55.801039</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>http://publications.europa.eu/resource/authority/access-right/PUBLIC</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>Ehrs, Dioh, Nrpe</t>
+          <t>Nrpe</t>
         </is>
       </c>
       <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr">
         <is>
-          <t>Test</t>
+          <t>dataset1</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>Other (Open)</t>
+          <t>Creative Commons Attribution</t>
         </is>
       </c>
       <c r="K5" t="inlineStr"/>
       <c r="L5" t="inlineStr"/>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.hiqa.ie</t>
+          <t>https://portal.hiqa.prod.derilinx.com/</t>
         </is>
       </c>
       <c r="N5" t="inlineStr"/>
       <c r="O5" t="inlineStr"/>
       <c r="P5" t="inlineStr"/>
       <c r="Q5" t="inlineStr"/>
       <c r="R5" t="inlineStr"/>
       <c r="S5" t="inlineStr"/>
       <c r="T5" t="inlineStr"/>
       <c r="U5" t="inlineStr"/>
       <c r="V5" t="inlineStr">
         <is>
-          <t>https://portal.hiqa.prod.derilinx.com/data/dataset/test-immat-july/</t>
+          <t>https://portal.hiqa.prod.derilinx.com/data/dataset/dataset-1/</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>HIQA Dataset with Variables</t>
+          <t>Dataset 4</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Creating this dataset to test variables</t>
+          <t>Dataset created for testing purposes</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>2026-07-22T16:17:25.168842</t>
+          <t>2026-09-07T14:24:30.937569</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>2026-07-22T16:17:25.168855</t>
+          <t>2026-09-07T14:24:30.937583</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>http://publications.europa.eu/resource/authority/access-right/RESTRICTED</t>
+          <t>http://publications.europa.eu/resource/authority/access-right/PUBLIC</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>Dioh</t>
-[...6 lines deleted...]
-      </c>
+          <t>Eins</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr"/>
       <c r="J6" t="inlineStr">
         <is>
           <t>License not specified</t>
         </is>
       </c>
       <c r="K6" t="inlineStr"/>
       <c r="L6" t="inlineStr"/>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://portal.hiqa.prod.derilinx.com/</t>
+          <t>https://www.csvdownloadtest.ie</t>
         </is>
       </c>
       <c r="N6" t="inlineStr"/>
       <c r="O6" t="inlineStr"/>
       <c r="P6" t="inlineStr"/>
       <c r="Q6" t="inlineStr"/>
       <c r="R6" t="inlineStr"/>
       <c r="S6" t="inlineStr"/>
       <c r="T6" t="inlineStr"/>
       <c r="U6" t="inlineStr"/>
       <c r="V6" t="inlineStr">
         <is>
-          <t>https://portal.hiqa.prod.derilinx.com/data/dataset/hiqa-dataset-with-variables/</t>
+          <t>https://portal.hiqa.prod.derilinx.com/data/dataset/dataset-4/</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Alison test 1</t>
+          <t>Dataset 3</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>XXXYYY</t>
-[...6 lines deleted...]
-      </c>
+          <t>Dataset created for testing purposes</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
-          <t>2026-07-08T10:37:32.560837</t>
+          <t>2026-09-07T14:24:19.992351</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>2026-07-08T10:37:32.560848</t>
+          <t>2026-09-07T14:24:19.992364</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>http://publications.europa.eu/resource/authority/access-right/PUBLIC</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>Nrpe</t>
-[...6 lines deleted...]
-      </c>
+          <t>Idhp</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr"/>
       <c r="I7" t="inlineStr"/>
       <c r="J7" t="inlineStr">
         <is>
           <t>License not specified</t>
         </is>
       </c>
       <c r="K7" t="inlineStr"/>
-      <c r="L7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L7" t="inlineStr"/>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.hiqa.ie/</t>
+          <t>https://www.csvdownloadtest.ie</t>
         </is>
       </c>
       <c r="N7" t="inlineStr"/>
       <c r="O7" t="inlineStr"/>
-      <c r="P7" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="P7" t="inlineStr"/>
+      <c r="Q7" t="inlineStr"/>
+      <c r="R7" t="inlineStr"/>
       <c r="S7" t="inlineStr"/>
-      <c r="T7" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="T7" t="inlineStr"/>
+      <c r="U7" t="inlineStr"/>
       <c r="V7" t="inlineStr">
         <is>
-          <t>https://portal.hiqa.prod.derilinx.com/data/dataset/alison-test-1/</t>
+          <t>https://portal.hiqa.prod.derilinx.com/data/dataset/dataset-3/</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>DatasetDEMOTESTJUL1</t>
+          <t>Dataset 2</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>DATASETDATASETDATASETDATASETDATASETDATASETDATASETDATASETDATASETDATASETDATASETDATASETDATASETDATASETDATASETDATASETDATASETDATASETDATASETDATASETDATASETDATASETDATASETDATASETDATASETDATASETDATASETDATASETDATASETDATASETDATASETDATASETDATASET</t>
-[...6 lines deleted...]
-      </c>
+          <t>Dataset 2 created for testing National Health Dataset Catalogue</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
-          <t>2026-07-01T16:19:09.447321</t>
+          <t>2026-09-07T14:22:30.807024</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>2026-07-08T09:06:24.008848</t>
+          <t>2026-09-07T14:22:30.807036</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>http://publications.europa.eu/resource/authority/access-right/NON_PUBLIC</t>
+          <t>http://publications.europa.eu/resource/authority/access-right/RESTRICTED</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>Nrpe, Rpdg, Hrad</t>
+          <t>Rpdg, Hpml</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>http://publications.europa.eu/resource/authority/file-type/CSV</t>
-[...6 lines deleted...]
-      </c>
+          <t>http://publications.europa.eu/resource/authority/file-type/JSON</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr"/>
       <c r="J8" t="inlineStr">
         <is>
-          <t>Open Data Commons Attribution License</t>
+          <t>Other (Public Domain)</t>
         </is>
       </c>
       <c r="K8" t="inlineStr"/>
-      <c r="L8" t="inlineStr"/>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://distribution.com</t>
+          <t>https://portal.hiqa.prod.derilinx.com/</t>
         </is>
       </c>
       <c r="N8" t="inlineStr"/>
       <c r="O8" t="inlineStr"/>
       <c r="P8" t="inlineStr"/>
-      <c r="Q8" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q8" t="inlineStr"/>
+      <c r="R8" t="inlineStr"/>
       <c r="S8" t="inlineStr"/>
-      <c r="T8" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="T8" t="inlineStr"/>
+      <c r="U8" t="inlineStr"/>
       <c r="V8" t="inlineStr">
         <is>
-          <t>https://portal.hiqa.prod.derilinx.com/data/dataset/datasetdemotestjul1/</t>
-[...587 lines deleted...]
-          <t>https://portal.hiqa.prod.derilinx.com/data/dataset/national-drug-treatment-reporting-system/</t>
+          <t>https://portal.hiqa.prod.derilinx.com/data/dataset/dataset-2/</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>